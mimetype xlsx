--- v2 (2026-03-01)
+++ v3 (2026-04-15)
@@ -1400,51 +1400,51 @@
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Día del Trabajo</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.19 seconds by Dominican-Republic.Workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Dominican-Republic.Workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>