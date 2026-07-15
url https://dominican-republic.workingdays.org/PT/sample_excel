--- v3 (2026-04-15)
+++ v4 (2026-07-15)
@@ -1400,51 +1400,51 @@
   <si>
     <t>Domingo</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Lunes</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Día del Trabajo</t>
   </si>
   <si>
     <t>Martes</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.2 seconds by Dominican-Republic.Workingdays.org</t>
+    <t>Sample file generated in 0.16 seconds by Dominican-Republic.Workingdays.org</t>
   </si>
   <si>
     <t>Semana</t>
   </si>
   <si>
     <t>Días</t>
   </si>
   <si>
     <t>Días laborables</t>
   </si>
   <si>
     <t>Fin de semana</t>
   </si>
   <si>
     <t>Días feriados</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Horas de trabajo</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>